--- v0 (2026-03-09)
+++ v1 (2026-05-01)
@@ -1,2791 +1,4473 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="2D1A8AF6" w14:textId="34A64C21" w:rsidR="00866277" w:rsidRPr="0053678D" w:rsidRDefault="00EF28FC" w:rsidP="006B3D2B">
-[...1 lines deleted...]
-        <w:pStyle w:val="IOP-CS-Title"/>
+    <w:p w14:paraId="6764F8DE" w14:textId="77BFBDF0" w:rsidR="00F05EBE" w:rsidRPr="00A473A5" w:rsidRDefault="004558B1" w:rsidP="007D0C5B">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Replace this text with the</w:t>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:t>Paper Proceeding</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> – 170 x 250 mm paper size, one column format</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="27AC4F5E" w14:textId="680B3A87" w:rsidR="00524C4B" w:rsidRPr="00A473A5" w:rsidRDefault="00D00C09" w:rsidP="00F05EBE">
+      <w:pPr>
+        <w:pStyle w:val="AuthorLastName"/>
+        <w:rPr>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:rStyle w:val="AuthorFirstnameCar"/>
+        </w:rPr>
+        <w:t>Solange</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00E96BFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:t>Guéhot</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+          <w:bCs w:val="0"/>
+        </w:rPr>
+        <w:footnoteReference w:id="1"/>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:rStyle w:val="Appelnotedebasdep1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:rStyle w:val="AuthorFirstnameCar"/>
+        </w:rPr>
+        <w:t>Isabelle</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00E96BFD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00A473A5">
+        <w:t>Houlbert</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">, and </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="009D5F11">
+        <w:rPr>
+          <w:rStyle w:val="AuthorFirstnameCar"/>
+        </w:rPr>
+        <w:t>Agnès</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> Henri</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EBE" w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="186D8026" w14:textId="77777777" w:rsidR="00F05EBE" w:rsidRPr="00A473A5" w:rsidRDefault="00F05EBE" w:rsidP="00F05EBE">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>EDP Sciences, Editorial Department, 91944 Les Ulis Cedex A, France</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD9F1B8" w14:textId="77777777" w:rsidR="00F05EBE" w:rsidRPr="00A473A5" w:rsidRDefault="00F05EBE" w:rsidP="00F05EBE">
+      <w:pPr>
+        <w:pStyle w:val="Affiliation"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>EDP Sciences, Production Department, 91944 Les Ulis Cedex A, France</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="331AF75C" w14:textId="77777777" w:rsidR="00937B86" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="00FB65AF">
+      <w:pPr>
+        <w:pStyle w:val="Abstractbody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F0715B">
+        <w:rPr>
+          <w:rStyle w:val="AbstractAbstractword"/>
+        </w:rPr>
+        <w:t>Abstract.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> You should leave 8 mm of space above the abstract and 10 mm after the abstract. The heading Ab</w:t>
+      </w:r>
+      <w:r w:rsidR="0060390D" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">stract should be typed in bold </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5EE3" w:rsidRPr="00A473A5">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">-point </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5EE3" w:rsidRPr="00A473A5">
+        <w:t>Arial</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">. The body of the abstract should be typed in normal </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5EE3" w:rsidRPr="00A473A5">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>-point Times in a single paragraph, immediately following the heading</w:t>
+      </w:r>
+      <w:r w:rsidR="001831C7" w:rsidRPr="00A473A5">
+        <w:t>. The text should be set to 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> line spacing. The abstract should be cent</w:t>
+      </w:r>
+      <w:r w:rsidR="001831C7" w:rsidRPr="00A473A5">
+        <w:t>red across the page, indented 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> mm from the left and right page margins and justified. It should not normally exceed 200 words. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C906442" w14:textId="77777777" w:rsidR="00EA0063" w:rsidRPr="00A473A5" w:rsidRDefault="005C62E6" w:rsidP="006B7025">
+      <w:pPr>
+        <w:pStyle w:val="Section"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Page layout</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A62F7AB" w14:textId="77777777" w:rsidR="00937B86" w:rsidRPr="00A473A5" w:rsidRDefault="001629AC" w:rsidP="005054FC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Use 170 x 250 mm paper size (W x H m</w:t>
+      </w:r>
+      <w:r w:rsidR="005C62E6" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">m) and adjust the margins to those shown in </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5EE3" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidR="005C62E6" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">Table 1. </w:t>
+      </w:r>
+      <w:r w:rsidR="001A6897" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">The final printed area will be 130 x 210 mm. Do not add any page numbers. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01C41DBD" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="0006121B" w:rsidRDefault="00DB3B4E" w:rsidP="00DB26F8">
+      <w:pPr>
+        <w:pStyle w:val="TableCaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0006121B">
+        <w:rPr>
+          <w:rStyle w:val="Tablenumbering"/>
+        </w:rPr>
+        <w:t>Table 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006121B">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB26F8">
+        <w:t>Setting Word’s margins.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1157"/>
+        <w:gridCol w:w="1279"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w14:paraId="58BB6C8D" w14:textId="77777777" w:rsidTr="000E4989">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BB57B21" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadBold"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Margin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C4185EB" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadBold"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>mm</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w14:paraId="383592A3" w14:textId="77777777" w:rsidTr="000E4989">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29403172" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Top</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EB59C30" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00AA47C2" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00957228" w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w14:paraId="7D2914D5" w14:textId="77777777" w:rsidTr="000E4989">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A474FB4" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Bottom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CC99A17" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00AA47C2" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00BB3C8C" w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w14:paraId="7F415263" w14:textId="77777777" w:rsidTr="000E4989">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C111D3A" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Left</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="279AF8A3" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00BB3C8C" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w14:paraId="37E2F47A" w14:textId="77777777" w:rsidTr="000E4989">
+        <w:trPr>
+          <w:trHeight w:val="397"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1157" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0802A39E" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Right</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1279" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="684B9D6B" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00BB3C8C" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="18C9C7A9" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="00420011">
+      <w:pPr>
+        <w:pStyle w:val="Subsection"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Formatting the title, authors and affiliations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FFD61FC" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="00420011">
+      <w:pPr>
+        <w:pStyle w:val="Subsubsection"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Formatting the title</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06A4ADE2" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="005B3EBD" w:rsidRDefault="002B5EE3" w:rsidP="00411726">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+        <w:rPr>
+          <w:rStyle w:val="AbstractAbstractword"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>The title is set in bold 16</w:t>
+      </w:r>
+      <w:r w:rsidR="00335E44" w:rsidRPr="00A473A5">
+        <w:t>-point Arial,</w:t>
+      </w:r>
+      <w:r w:rsidR="000972D6" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3B4E" w:rsidRPr="00A473A5">
+        <w:t>justified. The first letter of the title should be capitalised with the rest in</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7C92" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> lower case. You should leave </w:t>
+      </w:r>
+      <w:r w:rsidR="000A0FAB" w:rsidRPr="00A473A5">
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3B4E" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> m</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF7C92" w:rsidRPr="00A473A5">
+        <w:t>m of space above the title and 6</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3B4E" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> mm after the title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76AF6674" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="004103A6">
+      <w:pPr>
+        <w:pStyle w:val="Subsubsection"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Formatting author names and author affiliations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FA688D" w14:textId="77777777" w:rsidR="008D1EDC" w:rsidRPr="00411726" w:rsidRDefault="008D1EDC" w:rsidP="00411726">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00411726">
+        <w:t>The style for the names is First Names</w:t>
+      </w:r>
+      <w:r w:rsidR="00260B0A" w:rsidRPr="00411726">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411726">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00260B0A" w:rsidRPr="00411726">
+        <w:t xml:space="preserve">typed in </w:t>
+      </w:r>
+      <w:r w:rsidR="00680716" w:rsidRPr="00411726">
+        <w:t xml:space="preserve">italic </w:t>
+      </w:r>
+      <w:r w:rsidR="00260B0A" w:rsidRPr="00411726">
+        <w:t>10-point Times</w:t>
+      </w:r>
+      <w:r w:rsidR="00E21346" w:rsidRPr="00411726">
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00260B0A" w:rsidRPr="00411726">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411726">
+        <w:t>then Last Name</w:t>
+      </w:r>
+      <w:r w:rsidR="00260B0A" w:rsidRPr="00411726">
+        <w:t>, typed in 10-point Times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00411726">
+        <w:t>, with a comma after all except the last author, which is separated by comma + “and”. Do not use academic titles.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E89BF2A" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="005F4BD5">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Affiliations of authors</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21A82" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> should be typed in</w:t>
+      </w:r>
+      <w:r w:rsidR="000972D6" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B5EE3" w:rsidRPr="00A473A5">
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidR="00D21A82" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">-point </w:t>
+      </w:r>
+      <w:r w:rsidR="001831C7" w:rsidRPr="00A473A5">
+        <w:t>Times</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">. They should be preceded by a numerical superscript corresponding to the same superscript after the name of the author concerned. Please </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00304A73">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+        <w:t>ensure that affiliations are as full and complete as po</w:t>
+      </w:r>
+      <w:r w:rsidR="00023FFC" w:rsidRPr="00304A73">
+        <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">Author </w:t>
-[...142 lines deleted...]
-          <w:vertAlign w:val="superscript"/>
+        <w:t>ssible and include the country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45779536" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="00D61394">
+      <w:pPr>
+        <w:pStyle w:val="Subsection"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Formatting the text</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17A40220" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>The text of your paper should be formatted as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09F2405F" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>- 10-point Times, Times Roman or Times New Roman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9C3F93" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>- The text should be set to single line spacing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3FB3AE" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">- Paragraphs should be justified. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CDD0CC7" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>- The first paragraph after a section or subsection should not be indented; subsequent paragraphs should be indented by 5 mm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573FFDB7" w14:textId="77777777" w:rsidR="005E6A65" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>The use of sections to divide the text of the paper is optional and left as a decision for the author. Where the author wishes to divide the paper into sections the formatting shown in Table 2 should be used.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CF54400" w14:textId="77777777" w:rsidR="005E6A65" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="005E6A65">
+      <w:pPr>
+        <w:pStyle w:val="TableCaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D93645">
+        <w:rPr>
+          <w:rStyle w:val="Tablenumbering"/>
+        </w:rPr>
+        <w:t>Table 2.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> Formatting sections, subsections and subsubsections.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1226"/>
+        <w:gridCol w:w="1043"/>
+        <w:gridCol w:w="1203"/>
+        <w:gridCol w:w="1144"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w14:paraId="235B87FD" w14:textId="77777777" w:rsidTr="00A2670B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="783E8AC4" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="00AB512B">
+            <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="125E6815" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Font</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ACBB03D" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Spacing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0335005C" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>numbering</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w14:paraId="62BE5A56" w14:textId="77777777" w:rsidTr="00A2670B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="097CC218" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Section</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="122EBA49" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="00226AB3">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0006121B">
+              <w:t xml:space="preserve">12-point </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006121B">
+              <w:rPr>
+                <w:rStyle w:val="Tablenumbering"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arial </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0006121B">
+              <w:rPr>
+                <w:rStyle w:val="Tablenumbering"/>
+              </w:rPr>
+              <w:t>bold</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25AD3267" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6 mm before 3 mm after</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="00734F85" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1, 2, 3, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w14:paraId="20FDAEE9" w14:textId="77777777" w:rsidTr="00A2670B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B9C77D9" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>subsection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CAEA6A1" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="000F4BC6">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00226AB3">
+              <w:t>10-point</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006121B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006121B">
+              <w:rPr>
+                <w:rStyle w:val="Tablenumbering"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arial </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="0006121B">
+              <w:rPr>
+                <w:rStyle w:val="Tablenumbering"/>
+              </w:rPr>
+              <w:t>bold</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="533B76C8" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6 mm before 3 mm after</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B48C015" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.1, 1.2, 1.3, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w14:paraId="5C2A94C6" w14:textId="77777777" w:rsidTr="00A2670B">
+        <w:trPr>
+          <w:trHeight w:val="567"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1226" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F2BECD9" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>subsubsection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1043" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="132A1042" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="000F4BC6">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:i/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00226AB3">
+              <w:t>10-point</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0006121B">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000F4BC6">
+              <w:rPr>
+                <w:rStyle w:val="Fontsubsubsection"/>
+              </w:rPr>
+              <w:t>Arial Italic</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBE7C22" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>6 mm before 3 mm after</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1144" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59ACFB1E" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>1.1.1, 1.1.2, 1.1.3, etc.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="689A58D4" w14:textId="77777777" w:rsidR="00107CF2" w:rsidRPr="00A473A5" w:rsidRDefault="00107CF2" w:rsidP="002C3C17">
+      <w:pPr>
+        <w:pStyle w:val="Section"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">Figures and tables </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044EA23F" w14:textId="77777777" w:rsidR="00107CF2" w:rsidRPr="00A473A5" w:rsidRDefault="00107CF2" w:rsidP="005054FC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">Figures and tables, as originals of good quality and well contrasted, are to be in their final form, ready for reproduction, pasted in the appropriate place in the text. Try to ensure that the size of the text in your figures is approximately the same size as the main text (10 point). Try to ensure that lines are no thinner than 0.25 point. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B30D92" w14:textId="77777777" w:rsidR="00107CF2" w:rsidRPr="00A473A5" w:rsidRDefault="00107CF2" w:rsidP="004F5CA3">
+      <w:pPr>
+        <w:pStyle w:val="Subsection"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Captions/numbering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A05FF8" w:rsidRPr="00890A2C">
-[...64 lines deleted...]
-          <w:rStyle w:val="Heading4Char"/>
+    </w:p>
+    <w:p w14:paraId="0B1C8D35" w14:textId="77777777" w:rsidR="00107CF2" w:rsidRPr="00A473A5" w:rsidRDefault="00107CF2" w:rsidP="005054FC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">Captions should be typed in 9-point Times. They should be centred above the tables and flush left beneath the figures. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6161E4B2" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="004F5CA3">
+      <w:pPr>
+        <w:pStyle w:val="Subsection"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Positioning</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00AA582A">
-[...449 lines deleted...]
-        <w:rPr>
+    </w:p>
+    <w:p w14:paraId="038F7495" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="005054FC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">Place the figure as close as possible after the point where it is first referenced in the text. If there is a large number of figures and </w:t>
+      </w:r>
+      <w:r w:rsidR="00684D75" w:rsidRPr="00A473A5">
+        <w:t>tables,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> it might be necessary to place some before their text citation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31782B88" w14:textId="77777777" w:rsidR="005E6A65" w:rsidRPr="00F6496A" w:rsidRDefault="00B219AF" w:rsidP="005939DF">
+      <w:pPr>
+        <w:pStyle w:val="StyleFigureCaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005939DF">
+        <w:rPr>
+          <w:rStyle w:val="FigureNumberingCar"/>
           <w:noProof/>
-        </w:rPr>
-[...74 lines deleted...]
-          <w:lang w:val="fr-FR"/>
+          <w:lang w:val="fr-FR" w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>porttitor, velit lacinia egestas auctor, diam eros tempus arcu, nec vulputate augue magna vel risus. Cras non magna vel ante adipiscing rhoncus.</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="45720" distB="180340" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="72A15312" wp14:editId="0AC53D67">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C4AFD9F" wp14:editId="03F07E8E">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>28575</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>347980</wp:posOffset>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>800100</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>64135</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="5543550" cy="1404620"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="3989070" cy="1819275"/>
+                <wp:effectExtent l="10795" t="13970" r="10160" b="5080"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="1345949660" name="Text Box 2"/>
+                <wp:docPr id="1" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
+                      <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="5543550" cy="1404620"/>
+                          <a:ext cx="3989070" cy="1819275"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
-                          <a:srgbClr val="FFFFFF"/>
+                          <a:srgbClr val="D8D8D8"/>
                         </a:solidFill>
-                        <a:ln w="12700">
-                          <a:noFill/>
+                        <a:ln w="9360">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
-                      <wps:txbx>
-[...114 lines deleted...]
-                        <a:spAutoFit/>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
-                <wp14:sizeRelH relativeFrom="margin">
+                <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
-                <wp14:sizeRelV relativeFrom="margin">
-                  <wp14:pctHeight>20000</wp14:pctHeight>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype w14:anchorId="72A15312" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
-[...119 lines deleted...]
-              </v:shape>
+              <v:rect w14:anchorId="129DF9A1" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:27.4pt;margin-top:5.05pt;width:314.1pt;height:143.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC7Ote2IwIAAD8EAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p0m6bm2jptPUMoQ0&#10;YGLwA1zHaSwcnzm7Tcuv5+x0pQOeEIlk+Xznz999d7e4PXSG7RV6DbbixSjnTFkJtbbbin/9cv9m&#10;xpkPwtbCgFUVPyrPb5evXy16V6oxtGBqhYxArC97V/E2BFdmmZet6oQfgVOWnA1gJwKZuM1qFD2h&#10;dyYb5/lN1gPWDkEq7+l0PTj5MuE3jZLhU9N4FZipOHELacW0buKaLRei3KJwrZYnGuIfWHRCW3r0&#10;DLUWQbAd6j+gOi0RPDRhJKHLoGm0VCkHyqbIf8vmqRVOpVxIHO/OMvn/Bys/7h+R6Zpqx5kVHZXo&#10;M4km7NYoNo7y9M6XFPXkHjEm6N0DyG+eWVi1FKXuEKFvlaiJVBHjsxcXouHpKtv0H6AmdLELkJQ6&#10;NNhFQNKAHVJBjueCqENgkg6v5rN5PqW6SfIVs2I+nl6nN0T5fN2hD+8UdCxuKo5EPsGL/YMPkY4o&#10;n0MSfTC6vtfGJAO3m5VBthfUHetZ/E/o/jLMWNZXfH51kyfkFz5/CZGn728QnQ7U5kZ3FZ+dg0QZ&#10;dXtr69SEQWgz7ImysScho3ZDDTZQH0lHhKGHaeZo0wL+4Kyn/q24/74TqDgz7y3VYl5MJrHhkzG5&#10;no7JwEvP5tIjrCSoisuAnA3GKgxjsnOoty29VaTsLdxRBRudtI3VHXid6FKXJslPExXH4NJOUb/m&#10;fvkTAAD//wMAUEsDBBQABgAIAAAAIQCNHZTP3wAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/B&#10;TsMwEETvSPyDtUjcqJOURiWNUyGqShyhIFXc3Hgbp8TrEDtt+HuWExxnZzXzplxPrhNnHELrSUE6&#10;S0Ag1d601Ch4f9veLUGEqMnozhMq+MYA6+r6qtSF8Rd6xfMuNoJDKBRagY2xL6QMtUWnw8z3SOwd&#10;/eB0ZDk00gz6wuGuk1mS5NLplrjB6h6fLNafu9EpqPfP8ojt5sue5pvt/iX9GLNmodTtzfS4AhFx&#10;in/P8IvP6FAx08GPZILoFCzumTzyPUlBsJ8v57ztoCB7yHOQVSn/L6h+AAAA//8DAFBLAQItABQA&#10;BgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1s&#10;UEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxz&#10;UEsBAi0AFAAGAAgAAAAhALs617YjAgAAPwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2Mu&#10;eG1sUEsBAi0AFAAGAAgAAAAhAI0dlM/fAAAACQEAAA8AAAAAAAAAAAAAAAAAfQQAAGRycy9kb3du&#10;cmV2LnhtbFBLBQYAAAAABAAEAPMAAACJBQAAAAA=&#10;" fillcolor="#d8d8d8" strokeweight=".26mm">
+                <w10:wrap type="topAndBottom"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="004E065C">
-[...1 lines deleted...]
-          <w:noProof/>
+      <w:r w:rsidR="002B5EE3" w:rsidRPr="005939DF">
+        <w:rPr>
+          <w:rStyle w:val="FigureNumberingCar"/>
+        </w:rPr>
+        <w:t>Fig.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3B4E" w:rsidRPr="005939DF">
+        <w:rPr>
+          <w:rStyle w:val="FigureNumberingCar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3B4E" w:rsidRPr="00F6496A">
+        <w:t xml:space="preserve"> Caption of the Figure 1. Below the figure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A2ACB1C" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00101DD6" w:rsidRDefault="00DB3B4E" w:rsidP="00101DD6">
+      <w:pPr>
+        <w:pStyle w:val="Subsection"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00101DD6">
+        <w:t xml:space="preserve">Colour illustrations </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06BECEB0" w14:textId="3D4AE462" w:rsidR="00DB3B4E" w:rsidRPr="00F6496A" w:rsidRDefault="00DB3B4E" w:rsidP="00F6496A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00F6496A">
+        <w:t xml:space="preserve">You are free to use colour illustrations for the online version of the </w:t>
+      </w:r>
+      <w:r w:rsidR="005939DF" w:rsidRPr="00F6496A">
+        <w:t>proceedings,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6496A">
+        <w:t xml:space="preserve"> but any print version will be printed in black and white unless special arrangements have been made with the conference organiser. Please check </w:t>
+      </w:r>
+      <w:r w:rsidR="00E57BEA" w:rsidRPr="00F6496A">
+        <w:t>whether</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6496A">
+        <w:t xml:space="preserve"> this is the case. If the print version will be black and white only, you should check your figure captions carefully and remove any reference to colour in the illustration and text. In addition, some colour figures will degrade or suffer loss of information when converted to black and white, and this should be </w:t>
+      </w:r>
+      <w:r w:rsidR="005939DF" w:rsidRPr="00F6496A">
+        <w:t>considered</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F6496A">
+        <w:t xml:space="preserve"> when preparing them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="610BDD6C" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="00937B86">
+      <w:pPr>
+        <w:pStyle w:val="Section"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Equations and mathematics</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F3A6DE0" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRDefault="00DB3B4E" w:rsidP="005054FC">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Equations should be centred and should be numbered with the</w:t>
+      </w:r>
+      <w:r w:rsidR="00733B64" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> number on the right-hand side.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F95E499" w14:textId="77777777" w:rsidR="000C2BB9" w:rsidRPr="000C2BB9" w:rsidRDefault="000C2BB9" w:rsidP="000C2BB9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="546F7A3A" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="000C2BB9" w:rsidRDefault="00DB3B4E" w:rsidP="00B219AF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>s (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l,t</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) = </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>g (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l,t</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B0E932" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="000C2BB9" w:rsidRDefault="00DB3B4E" w:rsidP="00B219AF">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>s (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l,t</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) = </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>g (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l,t</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> T</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>b (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t></w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:t>) = 0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="18"/>
+          <w:vertAlign w:val="subscript"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44EF131B" w14:textId="77777777" w:rsidR="000C2BB9" w:rsidRPr="00023FFC" w:rsidRDefault="000C2BB9" w:rsidP="00C35609">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>massa eget pede. Sed velit urna, interdum vel, ultricies vel, faucibus at, quam. Donec elit est, consectetuer eget, consequat quis, tempus quis, wisi.</w:t>
-[...14 lines deleted...]
-      </w:r>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22BCDAE3" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00C35609" w:rsidRDefault="00DB3B4E" w:rsidP="00C35609">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Use italics for variables (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35609">
+        <w:t>and bold</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C35609">
+        <w:t xml:space="preserve">for vectors. The order for brackets should be {[()]}, except where brackets have special significance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4225F568" w14:textId="77777777" w:rsidR="002B5EE3" w:rsidRPr="00A473A5" w:rsidRDefault="002B5EE3" w:rsidP="00107CF2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="340"/>
+        </w:tabs>
+        <w:ind w:firstLine="284"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45446070" w14:textId="35A456C6" w:rsidR="002B5EE3" w:rsidRPr="00A473A5" w:rsidRDefault="008D1EDC" w:rsidP="00F6496A">
+      <w:pPr>
+        <w:pStyle w:val="Acknowledgement"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="00304A73" w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>cknowledgements</w:t>
+      </w:r>
+      <w:r w:rsidR="00304A73" w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, Fundings, Data availability statement, Author contribution statement,</w:t>
+      </w:r>
+      <w:r w:rsidR="002B5EE3" w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should be typed in 9-point Times, without title.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B34715E" w14:textId="77777777" w:rsidR="00DB3B4E" w:rsidRPr="00A473A5" w:rsidRDefault="00DB3B4E" w:rsidP="006B7025">
+      <w:pPr>
+        <w:pStyle w:val="Section0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>References</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55EE0454" w14:textId="29B255DF" w:rsidR="008039EA" w:rsidRPr="00E96BFD" w:rsidRDefault="008039EA" w:rsidP="00226AB3">
+      <w:pPr>
+        <w:pStyle w:val="CommentSubject"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Online references will be </w:t>
+      </w:r>
+      <w:r w:rsidR="00304A73" w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>hyper</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>linked to their original source, only if possible. To enable this linking extra care should be taken when preparing reference lists.</w:t>
+      </w:r>
+      <w:r w:rsidR="00304A73" w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00304A73" w:rsidRPr="00E96BFD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>If your reference citations are incorrect or incomplete (e.g., missing author name, or an incorrect volume number or page), the associated hyperlinks may fail, and the usefulness of your paper in the online environment may be diminished.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2728FAFC" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="005B19EA" w:rsidRDefault="008039EA" w:rsidP="000C2BB9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphfirst"/>
+      </w:pPr>
+      <w:r w:rsidRPr="005B19EA">
+        <w:t>References should be cited in the text by placing sequential numbers in brackets (for example, [1], [2, 5, 7], [8-10]). They should be numbered in the order in which they are cited. A complete reference should provide enough information to locate the article. References to printed journal articles should typically contain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A3161AC" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00E96BFD" w:rsidRDefault="008039EA" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:lastRenderedPageBreak/>
+        <w:t>• The authors, in the form: initials</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2295" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> of the first names</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> followed by </w:t>
+      </w:r>
+      <w:r w:rsidR="004E2295" w:rsidRPr="00A473A5">
+        <w:t>last name</w:t>
+      </w:r>
+      <w:r w:rsidR="006E4E52" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> (only the first </w:t>
+      </w:r>
+      <w:r w:rsidR="006E4E52" w:rsidRPr="00E96BFD">
+        <w:t>letter capitalized with full stops after the initials)</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2295" w:rsidRPr="00E96BFD">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FF6C325" w14:textId="3B93D495" w:rsidR="00A913EF" w:rsidRPr="00E96BFD" w:rsidRDefault="00A913EF" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:t>• The title of the article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="037CF24F" w14:textId="5E5A9AB0" w:rsidR="008039EA" w:rsidRPr="00E96BFD" w:rsidRDefault="008039EA" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:t>• T</w:t>
+      </w:r>
+      <w:r w:rsidR="001950C8" w:rsidRPr="00E96BFD">
+        <w:t>he journal title (abbreviat</w:t>
+      </w:r>
+      <w:r w:rsidR="00D00C09" w:rsidRPr="00E96BFD">
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r w:rsidR="001950C8" w:rsidRPr="00E96BFD">
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B68669C" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00E96BFD" w:rsidRDefault="008039EA" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:t>• The volume number</w:t>
+      </w:r>
+      <w:r w:rsidR="001950C8" w:rsidRPr="00E96BFD">
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:t>bold type</w:t>
+      </w:r>
+      <w:r w:rsidR="001950C8" w:rsidRPr="00E96BFD">
+        <w:t>),</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F356B6E" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00E96BFD" w:rsidRDefault="008039EA" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:t>• The article number or the page numbers,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F671F12" w14:textId="52BE4CE1" w:rsidR="008039EA" w:rsidRPr="00E96BFD" w:rsidRDefault="008039EA" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:t>• The year of publication (in brackets)</w:t>
+      </w:r>
+      <w:r w:rsidR="00A913EF" w:rsidRPr="00E96BFD">
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E0DD8F5" w14:textId="3692EC02" w:rsidR="00A913EF" w:rsidRPr="00E96BFD" w:rsidRDefault="00A913EF" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk152245961"/>
+      <w:r w:rsidRPr="00E96BFD">
+        <w:t xml:space="preserve">• The DOI number </w:t>
+      </w:r>
+      <w:r w:rsidR="007245F8" w:rsidRPr="00E96BFD">
+        <w:t>(digital object identifier)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="121FD3A7" w14:textId="77777777" w:rsidR="00B219AF" w:rsidRPr="00A473A5" w:rsidRDefault="00B219AF" w:rsidP="005B19EA">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A076689" w14:textId="77777777" w:rsidR="00C83DD6" w:rsidRPr="00A473A5" w:rsidRDefault="008039EA" w:rsidP="00B219AF">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Authors should use the forms shown in Table 3 in the final reference list.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C83DD6" w:rsidRPr="00A473A5">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38F590CD" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="0006121B" w:rsidRDefault="008039EA" w:rsidP="00BF7511">
+      <w:pPr>
+        <w:pStyle w:val="TableCaption"/>
+      </w:pPr>
+      <w:r w:rsidRPr="0006121B">
+        <w:rPr>
+          <w:rStyle w:val="Tablenumbering"/>
+        </w:rPr>
+        <w:t>Table 3.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0006121B">
+        <w:t xml:space="preserve"> Font styles for a reference.</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:jc w:val="center"/>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1881"/>
+        <w:gridCol w:w="2915"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="008039EA" w:rsidRPr="00A473A5" w14:paraId="34CD1379" w14:textId="77777777" w:rsidTr="00AB512B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FC0EC0D" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="008039EA" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadBold"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Element</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="672C97EB" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="008039EA" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="TableHeadBold"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Style</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008039EA" w:rsidRPr="00B54930" w14:paraId="71A3B623" w14:textId="77777777" w:rsidTr="00AB512B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A70E186" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="008039EA" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Authors</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="17889FFC" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="00115A48" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Reference Body</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6E32E7" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="00526F18" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="008039EA" w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initials followed by </w:t>
+            </w:r>
+            <w:r w:rsidR="00733B64" w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>last</w:t>
+            </w:r>
+            <w:r w:rsidR="008039EA" w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B54930" w:rsidRPr="00B54930" w14:paraId="641ACC39" w14:textId="77777777" w:rsidTr="00AB512B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BFED95" w14:textId="34906A98" w:rsidR="00B54930" w:rsidRPr="00A473A5" w:rsidRDefault="00B54930" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Article title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0A458B" w14:textId="1BF96583" w:rsidR="00B54930" w:rsidRDefault="00B54930" w:rsidP="00B54930">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Reference Body</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008039EA" w:rsidRPr="00A473A5" w14:paraId="02B7FA8C" w14:textId="77777777" w:rsidTr="00AB512B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="308F3E0C" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="008039EA" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Journal title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024C2A67" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="00115A48" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Reference Body</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F03754E" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="00526F18" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="008039EA" w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Abbreviated</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008039EA" w:rsidRPr="00B54930" w14:paraId="60DB21E6" w14:textId="77777777" w:rsidTr="00AB512B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="671382BB" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="008039EA" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Book title, Proceedings title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="728B30C6" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="00526F18" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00526F18">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Reference Body - Book/Proceedings title</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008039EA" w:rsidRPr="00A473A5" w14:paraId="2E6977E1" w14:textId="77777777" w:rsidTr="00AB512B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51B06C11" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="008039EA" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Volume number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="782E9726" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="00115A48" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Reference Volume Bold</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008039EA" w:rsidRPr="00A473A5" w14:paraId="51429D59" w14:textId="77777777" w:rsidTr="00AB512B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F28BBF2" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="008039EA" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Page number</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78BEF825" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="00115A48" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Reference Body</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="008039EA" w:rsidRPr="00A473A5" w14:paraId="5D38F0AF" w14:textId="77777777" w:rsidTr="00AB512B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="039B4D8E" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="008039EA" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Year</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77FAFB7A" w14:textId="77777777" w:rsidR="00115A48" w:rsidRPr="00A473A5" w:rsidRDefault="00115A48" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Reference Body</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728E6EAE" w14:textId="77777777" w:rsidR="008039EA" w:rsidRPr="00A473A5" w:rsidRDefault="00526F18" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="008039EA" w:rsidRPr="00A473A5">
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>In brackets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B54930" w:rsidRPr="00A473A5" w14:paraId="37566F9B" w14:textId="77777777" w:rsidTr="00AB512B">
+        <w:trPr>
+          <w:trHeight w:val="454"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1881" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24119D6C" w14:textId="0A0451A6" w:rsidR="00B54930" w:rsidRPr="00A473A5" w:rsidRDefault="00B54930" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>DOI</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2915" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D1026A" w14:textId="1C8A8EA1" w:rsidR="00B54930" w:rsidRDefault="00B54930" w:rsidP="0006121B">
+            <w:pPr>
+              <w:pStyle w:val="Tablecontent"/>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Reference Body + Hyperlink</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6C7663EE" w14:textId="77777777" w:rsidR="00B219AF" w:rsidRDefault="00B219AF" w:rsidP="00B219AF">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14E4930E" w14:textId="77777777" w:rsidR="001A6897" w:rsidRDefault="001A6897" w:rsidP="00B219AF">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A473A5">
+        <w:t>Here are some examples:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A91D075" w14:textId="59FEA5DA" w:rsidR="00DD397D" w:rsidRPr="00DD397D" w:rsidRDefault="00DD397D" w:rsidP="00B219AF">
+      <w:pPr>
+        <w:pStyle w:val="Paragraph"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk152246005"/>
+      <w:r w:rsidRPr="00DD397D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Journal articles</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BF7849" w14:textId="52DE5127" w:rsidR="009E0CF0" w:rsidRDefault="009E0CF0" w:rsidP="009E0CF0">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...27 lines deleted...]
-          <w:noProof/>
+        <w:t xml:space="preserve">A. Nicolas, J.-L. Barrat, J. Rottler, Effects of inertia on the steady-shear rheology of disordered solids. Phys. Rev. Lett. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E0CF0">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>116</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, 058303 (2016)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="752A6C8B" w14:textId="6B00E2AB" w:rsidR="000B1EB7" w:rsidRDefault="000B1EB7" w:rsidP="000B1EB7">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B1EB7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000B1EB7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Lohrasebi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000B1EB7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, T. Koslowski, Modeling water purification</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1EB7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>by an aquaporin-inspired graphene-based nano-channel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1EB7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">J. Mol. Model. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0068439C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B1EB7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>, 280 (2019).</w:t>
+      </w:r>
+      <w:r w:rsidR="0068439C">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r w:rsidR="00DD397D" w:rsidRPr="00925FCE">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://doi.org/10.1007/s00894-019-4160-y</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="17EAF359" w14:textId="2FF44A6D" w:rsidR="00DD397D" w:rsidRDefault="00DD397D" w:rsidP="00DD397D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cum sociis natoque penatibus et magnis dis parturient montes, nascetur ridiculus mus. </w:t>
-[...29 lines deleted...]
-          <w:noProof/>
+        <w:t xml:space="preserve">M. Ben Rabha, M.F. Boujmil, M. Saadoun, B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...9 lines deleted...]
-          <w:noProof/>
+        <w:t>Bessaïs</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Quisque ornare placerat risus. Ut molestie magna at mi. Integer aliquet mauris et nibh. Ut mattis ligula posuere velit.</w:t>
-[...6 lines deleted...]
-          <w:noProof/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:noProof/>
+        <w:t>Eur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="000C2BB9">
+        <w:rPr>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
-        <w:t>Nunc sagittis. Curabitur varius fringilla nisl. Duis pretium mi euismod erat. Maecenas id augue. Nam vulputate. Duis a quam non neque lobortis malesuada. Praesent euismod. Donec nulla augue, venenatis scelerisque, dapibus a, consequat at, leo.</w:t>
-[...36 lines deleted...]
-          <w:lang w:val="pt-PT"/>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00855148">
+        <w:t>Phys. J. Appl. Phys. (to be published)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7BCE613B" w14:textId="34034EA9" w:rsidR="00DD397D" w:rsidRPr="00DD397D" w:rsidRDefault="00DD397D" w:rsidP="00DD397D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD397D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Books</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C9E3592" w14:textId="2D59A2B0" w:rsidR="00DD397D" w:rsidRPr="00C803BE" w:rsidRDefault="00DD397D" w:rsidP="00855148">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD397D">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>J. Couturier, Y.H. Abou and E. Grolleau, Element of nuclear safety, (EDP Sciences, Les Ulis, 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BE9C3DE" w14:textId="2BABD35E" w:rsidR="00C803BE" w:rsidRPr="00DD397D" w:rsidRDefault="00C803BE" w:rsidP="00855148">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">M.N. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Ozisik</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Radiative transfer and interactions with conduction and convection (John Wiley and Sons, New York, 1973)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5460D79E" w14:textId="38E4C89B" w:rsidR="00DD397D" w:rsidRPr="00DD397D" w:rsidRDefault="00DD397D" w:rsidP="00DD397D">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DD397D">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Proceedings</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01686082" w14:textId="3A06F9AE" w:rsidR="00115A48" w:rsidRDefault="00A913EF" w:rsidP="00A913EF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A913EF">
+        <w:t>J. Rhodes, K. Smith, D. Lee, CASMO-5 development and applications, in Proceedings of the PHYSOR-2006 conference, ANS Topical Meeting on Reactor Physics, Vancouver, BC, Canada, September 10-14, September 10-14 (2006), B144</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCC1D1A" w14:textId="05161B00" w:rsidR="00A913EF" w:rsidRDefault="00A913EF" w:rsidP="00A913EF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A913EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Aliquam nonummy adipiscing augue. Lorem ipsum dolor sit amet, consectetuer adipiscing elit. Maecenas porttitor congue massa. Fusce posuere, magna sed pulvinar ultricies, purus lectus malesuada libero, sit amet commodo magna eros quis urna. Nunc viverra imperdiet enim. Fusce est. Vivamus a tellus. Pellentesque habitant morbi tristique senectus et netus et malesuada fames ac turpis egestas.</w:t>
-[...813 lines deleted...]
-        <w:pStyle w:val="IOP-CS-SectionHead"/>
+        <w:t>Theses</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C8C9E11" w14:textId="77777777" w:rsidR="00A913EF" w:rsidRDefault="00A913EF" w:rsidP="00A913EF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
       </w:pPr>
       <w:r>
-        <w:t>References</w:t>
-[...5 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:t>[1]</w:t>
-      </w:r>
+        <w:t>Azzaoui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
-        <w:tab/>
-[...23 lines deleted...]
-        <w:pStyle w:val="IOP-CS-ReferenceText"/>
+        <w:t>, SCALE-6 fuel depletion analyses: Application to the ARIANE program, Master Thesis, SCK-CEN, Belgium, 2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="052C2B7E" w14:textId="4998CC04" w:rsidR="00A913EF" w:rsidRPr="00855148" w:rsidRDefault="00A913EF" w:rsidP="00A913EF">
+      <w:pPr>
+        <w:pStyle w:val="ReferencesBody"/>
       </w:pPr>
       <w:r>
-        <w:t>[2]</w:t>
-      </w:r>
+        <w:t xml:space="preserve">K. Ambrožič, L. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
-        <w:tab/>
-[...15 lines deleted...]
-      <w:cols w:space="708"/>
+        <w:t>Snoj</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, Characterization of gamma field in the JSI TRIGA reactor, Ph.D. thesis, University of Ljubljana, Faculty of Mathematics and Physics (2020)</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+    </w:p>
+    <w:sectPr w:rsidR="00A913EF" w:rsidRPr="00855148" w:rsidSect="00892772">
+      <w:footerReference w:type="first" r:id="rId9"/>
+      <w:footnotePr>
+        <w:numFmt w:val="chicago"/>
+      </w:footnotePr>
+      <w:pgSz w:w="9639" w:h="14173"/>
+      <w:pgMar w:top="1361" w:right="1134" w:bottom="907" w:left="1134" w:header="567" w:footer="567" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
+      <w:cols w:space="720"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="50711B5E" w14:textId="77777777" w:rsidR="00CE5104" w:rsidRDefault="00CE5104">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="43E1EE2F" w14:textId="77777777" w:rsidR="00CE5104" w:rsidRDefault="00CE5104">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...7 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="New York">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="02040503060506020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Times">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...12 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11AF5328" w14:textId="77777777" w:rsidR="00A568E8" w:rsidRPr="000A0FAB" w:rsidRDefault="00A568E8" w:rsidP="003C2145">
+    <w:pPr>
+      <w:spacing w:before="240"/>
+      <w:jc w:val="both"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="5F6FF35A" w14:textId="77777777" w:rsidR="00CE5104" w:rsidRDefault="00CE5104">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="40C30B6C" w14:textId="77777777" w:rsidR="00CE5104" w:rsidRDefault="00CE5104">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="1">
+    <w:p w14:paraId="66997C03" w14:textId="77777777" w:rsidR="00F05EBE" w:rsidRPr="00705FC3" w:rsidRDefault="00F05EBE" w:rsidP="00F05EBE">
+      <w:pPr>
+        <w:pStyle w:val="FootnoteText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00743B2C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00743B2C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743B2C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:t>Corresponding</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743B2C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00743B2C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:t>author</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00743B2C">
+        <w:rPr>
+          <w:rStyle w:val="FootnoteCharacters"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000A0FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId1" w:history="1">
+        <w:r w:rsidRPr="000A0FAB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>author@email.org</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FCA66B9"/>
+    <w:nsid w:val="00000001"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B5CA7376"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="ReferencesBody"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="00000002"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="00000002"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="none"/>
+      <w:suff w:val="nothing"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="0"/>
+        </w:tabs>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="07684F46"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="BAD4E334"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2 "/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1224" w:hanging="504"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1728" w:hanging="648"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2232" w:hanging="792"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2736" w:hanging="936"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3744" w:hanging="1224"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="205F17DF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0336AC80"/>
-    <w:lvl w:ilvl="0" w:tplc="08090001">
+    <w:tmpl w:val="34680B6C"/>
+    <w:lvl w:ilvl="0" w:tplc="D6787828">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="New York" w:eastAsia="Times New Roman" w:hAnsi="New York" w:cs="New York" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
-[...35 lines deleted...]
-    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1870995208">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="390F21BA"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D77AE1E6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Section"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="24"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subsection"/>
+      <w:isLgl/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pStyle w:val="Subsubsection"/>
+      <w:isLgl/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50AB02AA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E15654C8"/>
+    <w:lvl w:ilvl="0" w:tplc="F694347E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="space"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
+        <w:b/>
+        <w:i w:val="0"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DD33377"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28548B60"/>
+    <w:lvl w:ilvl="0" w:tplc="040C000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="742529477">
     <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="542789748">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="156701344">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="2139446865">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1617784742">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="549192442">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="227885963">
+    <w:abstractNumId w:val="4"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="772360020">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="2085059230">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1727946977">
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:attachedTemplate r:id="rId1"/>
+  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:stylePaneSortMethod w:val="0000"/>
+  <w:defaultTabStop w:val="454"/>
+  <w:hyphenationZone w:val="425"/>
+  <w:drawingGridHorizontalSpacing w:val="120"/>
+  <w:drawingGridVerticalSpacing w:val="0"/>
+  <w:displayHorizontalDrawingGridEvery w:val="0"/>
+  <w:displayVerticalDrawingGridEvery w:val="0"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:numFmt w:val="chicago"/>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00EF46FE"/>
-[...178 lines deleted...]
-    <w:rsid w:val="00FE110F"/>
+    <w:rsidRoot w:val="00387A30"/>
+    <w:rsid w:val="00023FFC"/>
+    <w:rsid w:val="0006078C"/>
+    <w:rsid w:val="0006121B"/>
+    <w:rsid w:val="000972D6"/>
+    <w:rsid w:val="000A0FAB"/>
+    <w:rsid w:val="000B1EB7"/>
+    <w:rsid w:val="000C2BB9"/>
+    <w:rsid w:val="000D2EE3"/>
+    <w:rsid w:val="000E4989"/>
+    <w:rsid w:val="000F4BC6"/>
+    <w:rsid w:val="00101DD6"/>
+    <w:rsid w:val="00107CF2"/>
+    <w:rsid w:val="00115A48"/>
+    <w:rsid w:val="00144AE8"/>
+    <w:rsid w:val="00161411"/>
+    <w:rsid w:val="00161B60"/>
+    <w:rsid w:val="001629AC"/>
+    <w:rsid w:val="00180674"/>
+    <w:rsid w:val="001831C7"/>
+    <w:rsid w:val="001910F3"/>
+    <w:rsid w:val="0019318D"/>
+    <w:rsid w:val="001950C8"/>
+    <w:rsid w:val="001A6897"/>
+    <w:rsid w:val="001D6356"/>
+    <w:rsid w:val="001D7D41"/>
+    <w:rsid w:val="001F29ED"/>
+    <w:rsid w:val="00207DA4"/>
+    <w:rsid w:val="00226748"/>
+    <w:rsid w:val="00226AB3"/>
+    <w:rsid w:val="00231CAD"/>
+    <w:rsid w:val="00255C10"/>
+    <w:rsid w:val="00256A72"/>
+    <w:rsid w:val="00260B0A"/>
+    <w:rsid w:val="0029155F"/>
+    <w:rsid w:val="00291934"/>
+    <w:rsid w:val="00293B7C"/>
+    <w:rsid w:val="002A0DEB"/>
+    <w:rsid w:val="002A50BB"/>
+    <w:rsid w:val="002B5EE3"/>
+    <w:rsid w:val="002C3C17"/>
+    <w:rsid w:val="002D384B"/>
+    <w:rsid w:val="002D7B87"/>
+    <w:rsid w:val="002F3A7D"/>
+    <w:rsid w:val="00304A73"/>
+    <w:rsid w:val="0033278B"/>
+    <w:rsid w:val="00334AAD"/>
+    <w:rsid w:val="00335E44"/>
+    <w:rsid w:val="00356A8B"/>
+    <w:rsid w:val="0038735C"/>
+    <w:rsid w:val="00387A30"/>
+    <w:rsid w:val="00390532"/>
+    <w:rsid w:val="003975FB"/>
+    <w:rsid w:val="003A6777"/>
+    <w:rsid w:val="003C2145"/>
+    <w:rsid w:val="003D4AE7"/>
+    <w:rsid w:val="003E06B2"/>
+    <w:rsid w:val="003E65E7"/>
+    <w:rsid w:val="003E7307"/>
+    <w:rsid w:val="004103A6"/>
+    <w:rsid w:val="00411726"/>
+    <w:rsid w:val="00420011"/>
+    <w:rsid w:val="00444427"/>
+    <w:rsid w:val="00452D29"/>
+    <w:rsid w:val="004558B1"/>
+    <w:rsid w:val="004568DC"/>
+    <w:rsid w:val="00462FFE"/>
+    <w:rsid w:val="0046665C"/>
+    <w:rsid w:val="00474949"/>
+    <w:rsid w:val="004836F5"/>
+    <w:rsid w:val="00483F49"/>
+    <w:rsid w:val="00493820"/>
+    <w:rsid w:val="004C62FB"/>
+    <w:rsid w:val="004E2295"/>
+    <w:rsid w:val="004E474F"/>
+    <w:rsid w:val="004F5CA3"/>
+    <w:rsid w:val="00502085"/>
+    <w:rsid w:val="005054FC"/>
+    <w:rsid w:val="00505AFF"/>
+    <w:rsid w:val="00510393"/>
+    <w:rsid w:val="00524C4B"/>
+    <w:rsid w:val="00526F18"/>
+    <w:rsid w:val="00533F04"/>
+    <w:rsid w:val="00537E89"/>
+    <w:rsid w:val="00562AE0"/>
+    <w:rsid w:val="005729C2"/>
+    <w:rsid w:val="00586096"/>
+    <w:rsid w:val="005939DF"/>
+    <w:rsid w:val="005B19EA"/>
+    <w:rsid w:val="005B3EBD"/>
+    <w:rsid w:val="005B73CB"/>
+    <w:rsid w:val="005C62E6"/>
+    <w:rsid w:val="005D3E5A"/>
+    <w:rsid w:val="005D7655"/>
+    <w:rsid w:val="005E6A65"/>
+    <w:rsid w:val="005F4BD5"/>
+    <w:rsid w:val="00600F80"/>
+    <w:rsid w:val="0060390D"/>
+    <w:rsid w:val="00672948"/>
+    <w:rsid w:val="00680209"/>
+    <w:rsid w:val="00680716"/>
+    <w:rsid w:val="0068439C"/>
+    <w:rsid w:val="00684D75"/>
+    <w:rsid w:val="00694711"/>
+    <w:rsid w:val="00697EB5"/>
+    <w:rsid w:val="006A40BD"/>
+    <w:rsid w:val="006A5A4E"/>
+    <w:rsid w:val="006B4BF8"/>
+    <w:rsid w:val="006B7025"/>
+    <w:rsid w:val="006C3C3C"/>
+    <w:rsid w:val="006E4E52"/>
+    <w:rsid w:val="006F413D"/>
+    <w:rsid w:val="00705FC3"/>
+    <w:rsid w:val="007245F8"/>
+    <w:rsid w:val="00733B64"/>
+    <w:rsid w:val="00743B2C"/>
+    <w:rsid w:val="00757AC0"/>
+    <w:rsid w:val="00762CF1"/>
+    <w:rsid w:val="00765B30"/>
+    <w:rsid w:val="007719FE"/>
+    <w:rsid w:val="007851E6"/>
+    <w:rsid w:val="007877C1"/>
+    <w:rsid w:val="007B0BA3"/>
+    <w:rsid w:val="007D0C5B"/>
+    <w:rsid w:val="007F172A"/>
+    <w:rsid w:val="008039EA"/>
+    <w:rsid w:val="0082470E"/>
+    <w:rsid w:val="00826219"/>
+    <w:rsid w:val="00826250"/>
+    <w:rsid w:val="0083466D"/>
+    <w:rsid w:val="0085246D"/>
+    <w:rsid w:val="00855148"/>
+    <w:rsid w:val="008856B5"/>
+    <w:rsid w:val="00892772"/>
+    <w:rsid w:val="008A1357"/>
+    <w:rsid w:val="008A71AF"/>
+    <w:rsid w:val="008B09DD"/>
+    <w:rsid w:val="008B39BC"/>
+    <w:rsid w:val="008D0D63"/>
+    <w:rsid w:val="008D1EDC"/>
+    <w:rsid w:val="008D5F89"/>
+    <w:rsid w:val="008E5AE4"/>
+    <w:rsid w:val="00914C5C"/>
+    <w:rsid w:val="009150F4"/>
+    <w:rsid w:val="009167B7"/>
+    <w:rsid w:val="00937B86"/>
+    <w:rsid w:val="00940E7D"/>
+    <w:rsid w:val="00941802"/>
+    <w:rsid w:val="00957228"/>
+    <w:rsid w:val="00961111"/>
+    <w:rsid w:val="00984EE6"/>
+    <w:rsid w:val="009A0E1C"/>
+    <w:rsid w:val="009C0DF7"/>
+    <w:rsid w:val="009C3AF2"/>
+    <w:rsid w:val="009C6152"/>
+    <w:rsid w:val="009D5F11"/>
+    <w:rsid w:val="009E0CF0"/>
+    <w:rsid w:val="009E1402"/>
+    <w:rsid w:val="009E2777"/>
+    <w:rsid w:val="009F5DA9"/>
+    <w:rsid w:val="00A2670B"/>
+    <w:rsid w:val="00A30EC2"/>
+    <w:rsid w:val="00A356E6"/>
+    <w:rsid w:val="00A473A5"/>
+    <w:rsid w:val="00A568E8"/>
+    <w:rsid w:val="00A66FA6"/>
+    <w:rsid w:val="00A74233"/>
+    <w:rsid w:val="00A854A2"/>
+    <w:rsid w:val="00A913EF"/>
+    <w:rsid w:val="00AA4651"/>
+    <w:rsid w:val="00AA47C2"/>
+    <w:rsid w:val="00AA70A4"/>
+    <w:rsid w:val="00AB1D0F"/>
+    <w:rsid w:val="00AB512B"/>
+    <w:rsid w:val="00AD4414"/>
+    <w:rsid w:val="00AD55CC"/>
+    <w:rsid w:val="00B005F7"/>
+    <w:rsid w:val="00B036D9"/>
+    <w:rsid w:val="00B219AF"/>
+    <w:rsid w:val="00B54930"/>
+    <w:rsid w:val="00B603A0"/>
+    <w:rsid w:val="00BB3C8C"/>
+    <w:rsid w:val="00BC7817"/>
+    <w:rsid w:val="00BD2C39"/>
+    <w:rsid w:val="00BE1A65"/>
+    <w:rsid w:val="00BE65F6"/>
+    <w:rsid w:val="00BF7511"/>
+    <w:rsid w:val="00C06C87"/>
+    <w:rsid w:val="00C16E56"/>
+    <w:rsid w:val="00C35609"/>
+    <w:rsid w:val="00C803BE"/>
+    <w:rsid w:val="00C83DD6"/>
+    <w:rsid w:val="00CA4E68"/>
+    <w:rsid w:val="00CD4590"/>
+    <w:rsid w:val="00CE5104"/>
+    <w:rsid w:val="00CF6176"/>
+    <w:rsid w:val="00D00C09"/>
+    <w:rsid w:val="00D21A82"/>
+    <w:rsid w:val="00D52043"/>
+    <w:rsid w:val="00D55A32"/>
+    <w:rsid w:val="00D61394"/>
+    <w:rsid w:val="00D660F7"/>
+    <w:rsid w:val="00D7756C"/>
+    <w:rsid w:val="00D85D74"/>
+    <w:rsid w:val="00D93645"/>
+    <w:rsid w:val="00DB26F8"/>
+    <w:rsid w:val="00DB3B4E"/>
+    <w:rsid w:val="00DC186C"/>
+    <w:rsid w:val="00DD397D"/>
+    <w:rsid w:val="00DE6C67"/>
+    <w:rsid w:val="00DF69E4"/>
+    <w:rsid w:val="00DF7C92"/>
+    <w:rsid w:val="00E11D7B"/>
+    <w:rsid w:val="00E14396"/>
+    <w:rsid w:val="00E21346"/>
+    <w:rsid w:val="00E31222"/>
+    <w:rsid w:val="00E40E2C"/>
+    <w:rsid w:val="00E5712F"/>
+    <w:rsid w:val="00E57BEA"/>
+    <w:rsid w:val="00E72D69"/>
+    <w:rsid w:val="00E765B0"/>
+    <w:rsid w:val="00E96BFD"/>
+    <w:rsid w:val="00EA0063"/>
+    <w:rsid w:val="00EA65AA"/>
+    <w:rsid w:val="00EB5AA0"/>
+    <w:rsid w:val="00ED07C1"/>
+    <w:rsid w:val="00EE4379"/>
+    <w:rsid w:val="00EE7FEA"/>
+    <w:rsid w:val="00EF0555"/>
+    <w:rsid w:val="00F01A35"/>
+    <w:rsid w:val="00F05EBE"/>
+    <w:rsid w:val="00F0715B"/>
+    <w:rsid w:val="00F213B6"/>
+    <w:rsid w:val="00F6496A"/>
+    <w:rsid w:val="00FA141B"/>
+    <w:rsid w:val="00FA2A68"/>
+    <w:rsid w:val="00FB65AF"/>
+    <w:rsid w:val="00FC40C2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
+  <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="18A49C95"/>
+  <w14:docId w14:val="50E0F769"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{4479E423-A0CA-474F-8E42-2B2BE1E6F6E7}"/>
+  <w15:docId w15:val="{442B278F-CA20-4C22-A91D-37AD505AE25A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="1" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...107 lines deleted...]
-    <w:lsdException w:name="No List" w:locked="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="footer" w:uiPriority="99"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Balloon Text" w:semiHidden="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="1" w:uiPriority="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:locked="0" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34"/>
     <w:lsdException w:name="Quote" w:uiPriority="29"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -2823,57 +4505,57 @@
     <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
-    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="1" w:uiPriority="19"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21"/>
-    <w:lsdException w:name="Subtle Reference" w:semiHidden="1" w:uiPriority="31"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32"/>
-    <w:lsdException w:name="Book Title" w:semiHidden="1" w:uiPriority="33"/>
-[...1 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2934,1089 +4616,908 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00A96848"/>
+    <w:rsid w:val="00F0715B"/>
+    <w:pPr>
+      <w:suppressAutoHyphens/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="New York" w:hAnsi="New York" w:cs="New York"/>
+      <w:sz w:val="24"/>
+      <w:lang w:eastAsia="ar-SA"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
-    <w:uiPriority w:val="9"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EF46FE"/>
+    <w:rsid w:val="00937B86"/>
     <w:pPr>
-      <w:keepNext/>
-[...1 lines deleted...]
-      <w:spacing w:before="360" w:after="80"/>
+      <w:spacing w:before="340" w:after="170"/>
+      <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
-    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:locked/>
-    <w:rsid w:val="00EF46FE"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="008D5F89"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading3Char"/>
-    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:locked/>
-    <w:rsid w:val="00EF46FE"/>
+    <w:rsid w:val="004103A6"/>
     <w:pPr>
       <w:keepNext/>
-      <w:keepLines/>
-      <w:spacing w:before="160" w:after="80"/>
+      <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...134 lines deleted...]
-      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
-    <w:uiPriority w:val="9"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A96848"/>
+    <w:rsid w:val="00937B86"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
-    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A96848"/>
+    <w:rsid w:val="008D5F89"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="32"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
-    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A96848"/>
+    <w:rsid w:val="004103A6"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Times New Roman" w:hAnsi="Calibri Light" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...5 lines deleted...]
-    <w:rsid w:val="00A96848"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FigureNumbering">
+    <w:name w:val="Figure Numbering"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="FigureNumberingCar"/>
+    <w:rsid w:val="00D93645"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="4536"/>
+      </w:tabs>
+      <w:spacing w:before="120" w:after="120"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FigureNumberingCar">
+    <w:name w:val="Figure Numbering Car"/>
+    <w:link w:val="FigureNumbering"/>
+    <w:rsid w:val="00D93645"/>
+    <w:rPr>
+      <w:rFonts w:cs="New York"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Fontsubsubsection">
+    <w:name w:val="Font subsubsection"/>
+    <w:rsid w:val="000F4BC6"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-[...95 lines deleted...]
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOP-CS-ReferenceTextChar">
-[...3 lines deleted...]
-    <w:rsid w:val="004B7F0C"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Appelnotedebasdep1">
+    <w:name w:val="Appel note de bas de p.1"/>
+    <w:rsid w:val="009C6152"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:i/>
+      <w:iCs/>
+      <w:sz w:val="20"/>
+      <w:vertAlign w:val="baseline"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Notecorrespondingauthor">
+    <w:name w:val="Note corresponding author"/>
+    <w:basedOn w:val="FootnoteText"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="NotecorrespondingauthorCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="005B3EBD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00B036D9"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:link w:val="FootnoteText"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F05EBE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="New York" w:hAnsi="New York" w:cs="New York"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NotecorrespondingauthorCar">
+    <w:name w:val="Note corresponding author Car"/>
+    <w:link w:val="Notecorrespondingauthor"/>
+    <w:rsid w:val="005B3EBD"/>
+    <w:rPr>
+      <w:rFonts w:ascii="New York" w:hAnsi="New York" w:cs="New York"/>
+      <w:vertAlign w:val="superscript"/>
+      <w:lang w:val="fr-FR" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorLastNameCar">
+    <w:name w:val="Author Last Name Car"/>
+    <w:link w:val="AuthorLastName"/>
+    <w:rsid w:val="009D5F11"/>
+    <w:rPr>
+      <w:bCs/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorLastName">
+    <w:name w:val="Author Last Name"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Affiliation"/>
+    <w:link w:val="AuthorLastNameCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FB65AF"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Affiliation">
+    <w:name w:val="Affiliation"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Abstractbody"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B005F7"/>
+    <w:pPr>
+      <w:spacing w:before="113"/>
+      <w:ind w:left="57" w:hanging="57"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:bCs/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstractbody">
+    <w:name w:val="Abstract body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Section"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0715B"/>
+    <w:pPr>
+      <w:spacing w:before="454" w:after="567"/>
+      <w:ind w:left="964" w:right="964"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Section">
+    <w:name w:val="Section"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Paragraphfirst"/>
+    <w:qFormat/>
+    <w:rsid w:val="00937B86"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="3"/>
+      </w:numPr>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraphfirst">
+    <w:name w:val="Paragraph_first"/>
+    <w:basedOn w:val="Paragraph"/>
+    <w:next w:val="Paragraph"/>
+    <w:qFormat/>
+    <w:rsid w:val="00A66FA6"/>
+    <w:pPr>
+      <w:ind w:firstLine="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph">
+    <w:name w:val="Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="005F4BD5"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="340"/>
+      </w:tabs>
+      <w:ind w:firstLine="284"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteCharacters">
+    <w:name w:val="Footnote Characters"/>
+    <w:rsid w:val="001D6356"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:position w:val="1"/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
-    <w:name w:val="Quote"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Texteinthemiddle">
+    <w:name w:val="Texte in the middle"/>
     <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
-[...4 lines deleted...]
-    <w:rsid w:val="00EF46FE"/>
+    <w:rsid w:val="000D2EE3"/>
     <w:pPr>
-      <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="29"/>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A96848"/>
+    <w:rsid w:val="00B036D9"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleMiddle">
+    <w:name w:val="Style Middle"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="34"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00EF46FE"/>
+    <w:rsid w:val="00C06C87"/>
     <w:pPr>
-      <w:ind w:left="720"/>
-[...31 lines deleted...]
-      <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:rFonts w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
-[...3 lines deleted...]
-    <w:uiPriority w:val="30"/>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A96848"/>
+    <w:rsid w:val="00B036D9"/>
     <w:rPr>
-      <w:i/>
-[...1 lines deleted...]
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
-[...5 lines deleted...]
-    <w:rsid w:val="00EF46FE"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleParagraphBold">
+    <w:name w:val="Style Paragraph + Bold"/>
+    <w:basedOn w:val="Paragraph"/>
+    <w:rsid w:val="005939DF"/>
     <w:rPr>
-      <w:b/>
-[...45 lines deleted...]
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOP-CS-AuthorChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00A662B6"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleFigureCaption">
+    <w:name w:val="Style Figure Caption"/>
+    <w:basedOn w:val="FigureNumbering"/>
+    <w:rsid w:val="005939DF"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:b w:val="0"/>
+      <w:bCs w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecontent">
+    <w:name w:val="Table content"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="0006121B"/>
+    <w:pPr>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="StyleParagraphbold0">
+    <w:name w:val="Style Paragraph + bold"/>
+    <w:basedOn w:val="Paragraph"/>
+    <w:rsid w:val="00C06C87"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IOP-CS-Affiliation">
-[...25 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...3 lines deleted...]
-    <w:rsid w:val="005D53A8"/>
+    <w:aliases w:val="Hypertext link"/>
+    <w:rsid w:val="004C62FB"/>
     <w:rPr>
-      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
-[...14 lines deleted...]
-    <w:link w:val="IOP-CS-AbstractChar"/>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="AuthorLastName"/>
+    <w:link w:val="TitleChar"/>
     <w:qFormat/>
-    <w:rsid w:val="00480D6D"/>
+    <w:rsid w:val="00937B86"/>
     <w:pPr>
-      <w:spacing w:after="360"/>
+      <w:spacing w:before="1247" w:after="340"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="22"/>
-      <w:szCs w:val="22"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOP-CS-AbstractChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00480D6D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:link w:val="Title"/>
+    <w:rsid w:val="00937B86"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IOP-CS-SectionHead">
-[...2 lines deleted...]
-    <w:link w:val="IOP-CS-SectionHeadChar"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Section0">
+    <w:name w:val="Section*"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Paragraphfirst"/>
     <w:qFormat/>
-    <w:rsid w:val="005C75D8"/>
+    <w:rsid w:val="00FB65AF"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsection">
+    <w:name w:val="Subsection"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Paragraphfirst"/>
+    <w:qFormat/>
+    <w:rsid w:val="001910F3"/>
     <w:pPr>
-      <w:spacing w:before="360" w:after="120"/>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="340"/>
+      </w:tabs>
+      <w:spacing w:before="340" w:after="170"/>
+      <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:bCs/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOP-CS-SectionHeadChar">
-[...3 lines deleted...]
-    <w:rsid w:val="005C75D8"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Subsubsection">
+    <w:name w:val="Subsubsection"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Paragraphfirst"/>
+    <w:qFormat/>
+    <w:rsid w:val="001910F3"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="2"/>
+        <w:numId w:val="3"/>
+      </w:numPr>
+      <w:spacing w:before="340" w:after="170"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:b w:val="0"/>
+      <w:i/>
+      <w:sz w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableCaption">
+    <w:name w:val="Table Caption"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="005E6A65"/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:iCs/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="16"/>
+      <w:lang w:val="en-GB"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="CommentSubject">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CommentSubjectChar"/>
+    <w:rsid w:val="005939DF"/>
+    <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IOP-CS-BodyText">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+    <w:name w:val="Comment Subject Char"/>
+    <w:link w:val="CommentSubject"/>
+    <w:rsid w:val="0033278B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="New York" w:hAnsi="New York" w:cs="New York"/>
+      <w:b/>
+      <w:bCs/>
+      <w:lang w:val="fr-FR" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOP-CS-BodyTextChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00480D6D"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="AuthorFirstname">
+    <w:name w:val="Author Firstname"/>
+    <w:basedOn w:val="AuthorLastName"/>
+    <w:link w:val="AuthorFirstnameCar"/>
+    <w:rsid w:val="00334AAD"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...14 lines deleted...]
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOP-CS-SubsectionHeadingChar">
-[...3 lines deleted...]
-    <w:rsid w:val="00AD74B4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AuthorFirstnameCar">
+    <w:name w:val="Author Firstname Car"/>
+    <w:link w:val="AuthorFirstname"/>
+    <w:rsid w:val="009D5F11"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:bCs w:val="0"/>
       <w:i/>
       <w:iCs/>
-      <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
+      <w:lang w:val="en-GB" w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IOP-CS-BodyNoIndent">
-[...14 lines deleted...]
-    <w:rsid w:val="00480D6D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AbstractAbstractword">
+    <w:name w:val="Abstract : Abstract word"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00F0715B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IOP-CS-CaptionText">
-[...3 lines deleted...]
-    <w:rsid w:val="004860AF"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ReferencesVolumeBold">
+    <w:name w:val="References Volume Bold"/>
+    <w:rsid w:val="009D5F11"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOP-CS-CaptionTextChar">
-[...3 lines deleted...]
-    <w:rsid w:val="004860AF"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferenceBody-BookProceedingstitle">
+    <w:name w:val="Reference Body - Book/Proceedings title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ReferenceBody-BookProceedingstitleCar"/>
+    <w:qFormat/>
+    <w:rsid w:val="00526F18"/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:ind w:left="360" w:hanging="360"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+      <w:i/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...7 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ReferenceBody-BookProceedingstitleCar">
+    <w:name w:val="Reference Body - Book/Proceedings title Car"/>
+    <w:link w:val="ReferenceBody-BookProceedingstitle"/>
+    <w:rsid w:val="00526F18"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...28 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:cs="New York"/>
+      <w:i/>
+      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOP-CS-TableFootnoteChar">
-[...3 lines deleted...]
-    <w:rsid w:val="006246DF"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Tablenumbering">
+    <w:name w:val="Table numbering"/>
+    <w:rsid w:val="0006121B"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Arial"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
+      <w:b/>
+      <w:bCs/>
       <w:sz w:val="18"/>
-      <w:szCs w:val="16"/>
-      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="IOP-CS-TableLeftColumn">
-    <w:name w:val="IOP-CS-TableLeftColumn"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableHeadBold">
+    <w:name w:val="Table Head Bold"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="IOP-CS-TableLeftColumnChar"/>
-[...1 lines deleted...]
-    <w:rsid w:val="006246DF"/>
+    <w:rsid w:val="0006121B"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...16 lines deleted...]
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOP-CS-TableLeftColumnChar">
-[...3 lines deleted...]
-    <w:rsid w:val="006246DF"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ReferencesBody">
+    <w:name w:val="References Body"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="00855148"/>
+    <w:pPr>
+      <w:numPr>
+        <w:numId w:val="1"/>
+      </w:numPr>
+      <w:spacing w:before="60"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Arial"/>
-      <w:kern w:val="0"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
-      <w14:ligatures w14:val="none"/>
+      <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IOP-CS-TableContentChar">
-    <w:name w:val="IOP-CS-TableContent Char"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Acknowledgement">
+    <w:name w:val="Acknowledgement"/>
+    <w:basedOn w:val="Normal"/>
+    <w:rsid w:val="00F6496A"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times" w:hAnsi="Times" w:cs="Times New Roman"/>
+      <w:sz w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention1">
+    <w:name w:val="Unresolved Mention1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="IOP-CS-TableContent"/>
-    <w:rsid w:val="006246DF"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000B1EB7"/>
     <w:rPr>
-      <w:rFonts w:ascii="Cambria" w:eastAsia="Times New Roman" w:hAnsi="Cambria" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="869878175">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1213228383">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s00894-019-4160-y" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:author@email.org" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\sguehot\Documents\Mod&#232;les%20Office%20personnalis&#233;s\Template%20WOC-1column.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="0E2841"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E8E8E8"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="156082"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="E97132"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="196B24"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="0F9ED5"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="A02B93"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="4EA72E"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="467886"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="96607D"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4127,446 +5628,115 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010032184C1F9DAC6447BDEA3721DE969FCB" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="793b80367c14023430c193f947ce3f0e">
-[...288 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{858A8F9A-2B86-4366-B5C0-20C41A4411FA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC50FFBD-9FD3-4810-863A-ADA780AA6719}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...31 lines deleted...]
-    <ds:schemaRef ds:uri="cd0cb0cd-f387-4546-b6ee-941c869211de"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Template WOC-1column</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4844</Characters>
+  <Pages>5</Pages>
+  <Words>1102</Words>
+  <Characters>6282</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>40</Lines>
-  <Paragraphs>11</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
+    <vt:vector size="4" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titre</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>This space should be left blank, except for the name of the first author. (The publisher will re-type the main title, author names and addresses. Please give this information on a separate page.)</vt:lpstr>
+      <vt:lpstr>This space should be left blank, except for the name of the first author. (The publisher will re-type the main title, author names and addresses. Please give this information on a separate page.)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>EDP SCIENCES</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5682</CharactersWithSpaces>
+  <CharactersWithSpaces>7370</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
+  <HLinks>
+    <vt:vector size="6" baseType="variant">
+      <vt:variant>
+        <vt:i4>34</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>0</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>5</vt:i4>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr>mailto:author@email.org</vt:lpwstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:lpwstr/>
+      </vt:variant>
+    </vt:vector>
+  </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>This space should be left blank, except for the name of the first author. (The publisher will re-type the main title, author names and addresses. Please give this information on a separate page.)</dc:title>
   <dc:subject/>
-  <dc:creator>IOP Publishing</dc:creator>
+  <dc:creator>Solange Guehot</dc:creator>
   <cp:keywords/>
-  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category/>
-  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
-
-[...27 lines deleted...]
-</file>